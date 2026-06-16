--- v0 (2026-05-01)
+++ v1 (2026-06-16)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,4305</t>
+    <t>9,5218</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,5349</t>
+    <t>5,5884</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,0697</t>
+    <t>11,1768</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>13,9862</t>
+    <t>14,1214</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,7728</t>
+    <t>12,8963</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,4311</t>
+    <t>10,532</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>6,0032</t>
+    <t>6,0613</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>18,0947</t>
+    <t>18,2697</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,7477</t>
+    <t>5,8033</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,2826</t>
+    <t>11,3917</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>14,9015</t>
+    <t>15,0457</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,728</t>
+    <t>8,8125</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,4061</t>
+    <t>3,439</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>12,0064</t>
+    <t>12,1225</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,4114</t>
+    <t>13,5411</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,347</t>
+    <t>12,4664</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,7531</t>
+    <t>15,9054</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,4274</t>
+    <t>3,4605</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,5769</t>
+    <t>4,6212</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>125,5987</t>
+    <t>126,8135</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,3023</t>
+    <t>8,3826</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>7,983</t>
+    <t>8,0602</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,1304</t>
+    <t>9,2187</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,2379</t>
+    <t>7,3079</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,1091</t>
+    <t>5,1585</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,5993</t>
+    <t>6,6631</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,4146</t>
+    <t>19,6024</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8318</t>
+    <t>3,8689</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,6637</t>
+    <t>7,7378</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,1346</t>
+    <t>13,2617</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,3002</t>
+    <t>4,3418</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,8765</t>
+    <t>7,9527</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,7334</t>
+    <t>18,9146</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,1538</t>
+    <t>9,2423</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,8568</t>
+    <t>10,9618</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>11,9851</t>
+    <t>12,101</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,579</t>
+    <t>8,662</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>10,0053</t>
+    <t>10,1021</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>18,9462</t>
+    <t>19,1295</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,7084</t>
+    <t>11,8216</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,5796</t>
+    <t>9,6722</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,8371</t>
+    <t>13,971</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,7307</t>
+    <t>13,8635</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,5546</t>
+    <t>2,5793</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,5801</t>
+    <t>10,6824</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>17,0303</t>
+    <t>17,1951</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>20,0106</t>
+    <t>20,2042</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,5152</t>
+    <t>8,5975</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>16,8387</t>
+    <t>17,0016</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,1341</t>
+    <t>12,2515</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,8121</t>
+    <t>6,878</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,7924</t>
+    <t>9,8872</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,0894</t>
+    <t>8,1677</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,3273</t>
+    <t>15,4756</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,8558</t>
+    <t>8,9414</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,2821</t>
+    <t>10,3815</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,7286</t>
+    <t>9,8227</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>12,9856</t>
+    <t>13,1112</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>14,859</t>
+    <t>15,0027</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,4705</t>
+    <t>4,5137</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,2182</t>
+    <t>10,317</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,4508</t>
+    <t>7,5228</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>5,9606</t>
+    <t>6,0183</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,4955</t>
+    <t>11,6067</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,5455</t>
+    <t>25,7926</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,2661</t>
+    <t>20,4621</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,1517</t>
+    <t>5,2015</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>24,843</t>
+    <t>25,0833</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,6189</t>
+    <t>3,6539</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>14,05</t>
+    <t>14,1859</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>8,0255</t>
+    <t>8,1032</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,1591</t>
+    <t>19,3444</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,6887</t>
+    <t>14,8307</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,322</t>
+    <t>5,3735</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,025</t>
+    <t>7,093</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,4337</t>
+    <t>15,583</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0447</t>
+    <t>4,0838</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,5599</t>
+    <t>12,6814</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,4614</t>
+    <t>27,727</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,1527</t>
+    <t>7,2219</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>11,9212</t>
+    <t>12,0365</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,7275</t>
+    <t>7,8023</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,8579</t>
+    <t>12,9823</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,1368</t>
+    <t>17,3025</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,1144</t>
+    <t>15,2606</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,5609</t>
+    <t>14,7018</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,7094</t>
+    <t>13,842</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,2629</t>
+    <t>14,4009</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,8962</t>
+    <t>4,9436</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,703</t>
+    <t>1,7195</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,2879</t>
+    <t>21,4938</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,1176</t>
+    <t>21,3219</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,2618</t>
+    <t>12,3804</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>