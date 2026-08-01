--- v1 (2026-06-16)
+++ v2 (2026-08-01)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,5218</t>
+    <t>9,6252</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,5884</t>
+    <t>5,6491</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,1768</t>
+    <t>11,2982</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>14,1214</t>
+    <t>14,2749</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>12,8963</t>
+    <t>13,0364</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,532</t>
+    <t>10,6464</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>6,0613</t>
+    <t>6,1271</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>18,2697</t>
+    <t>18,4682</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,8033</t>
+    <t>5,8664</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,3917</t>
+    <t>11,5155</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>15,0457</t>
+    <t>15,2091</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,8125</t>
+    <t>8,9082</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,439</t>
+    <t>3,4764</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>12,1225</t>
+    <t>12,2542</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,5411</t>
+    <t>13,6882</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,4664</t>
+    <t>12,6018</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>15,9054</t>
+    <t>16,0782</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,4605</t>
+    <t>3,4981</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,6212</t>
+    <t>4,6714</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>126,8135</t>
+    <t>128,1912</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,3826</t>
+    <t>8,4737</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>8,0602</t>
+    <t>8,1477</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,2187</t>
+    <t>9,3188</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,3079</t>
+    <t>7,3873</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,1585</t>
+    <t>5,2146</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,6631</t>
+    <t>6,7355</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,6024</t>
+    <t>19,8153</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,8689</t>
+    <t>3,9109</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,7378</t>
+    <t>7,8218</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,2617</t>
+    <t>13,4058</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,3418</t>
+    <t>4,3889</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,9527</t>
+    <t>8,0391</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>18,9146</t>
+    <t>19,12</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,2423</t>
+    <t>9,3427</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>10,9618</t>
+    <t>11,0809</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>12,101</t>
+    <t>12,2325</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,662</t>
+    <t>8,7561</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>10,1021</t>
+    <t>10,2118</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>19,1295</t>
+    <t>19,3373</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,8216</t>
+    <t>11,95</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,6722</t>
+    <t>9,7773</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>13,971</t>
+    <t>14,1228</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>13,8635</t>
+    <t>14,0141</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,5793</t>
+    <t>2,6073</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,6824</t>
+    <t>10,7985</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>17,1951</t>
+    <t>17,3819</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>20,2042</t>
+    <t>20,4237</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,5975</t>
+    <t>8,6909</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>17,0016</t>
+    <t>17,1863</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,2515</t>
+    <t>12,3846</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,878</t>
+    <t>6,9527</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,8872</t>
+    <t>9,9946</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,1677</t>
+    <t>8,2564</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,4756</t>
+    <t>15,6437</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>8,9414</t>
+    <t>9,0386</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,3815</t>
+    <t>10,4943</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,8227</t>
+    <t>9,9294</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>13,1112</t>
+    <t>13,2537</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,0027</t>
+    <t>15,1657</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,5137</t>
+    <t>4,5627</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,317</t>
+    <t>10,4291</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,5228</t>
+    <t>7,6046</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>6,0183</t>
+    <t>6,0837</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,6067</t>
+    <t>11,7328</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>25,7926</t>
+    <t>26,0728</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,4621</t>
+    <t>20,6844</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,2015</t>
+    <t>5,258</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>25,0833</t>
+    <t>25,3558</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,6539</t>
+    <t>3,6936</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>14,1859</t>
+    <t>14,34</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>8,1032</t>
+    <t>8,1912</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,3444</t>
+    <t>19,5546</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,8307</t>
+    <t>14,9919</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,3735</t>
+    <t>5,4318</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,093</t>
+    <t>7,17</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,583</t>
+    <t>15,7523</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,0838</t>
+    <t>4,1282</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,6814</t>
+    <t>12,8191</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>27,727</t>
+    <t>28,0282</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,2219</t>
+    <t>7,3004</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>12,0365</t>
+    <t>12,1673</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,8023</t>
+    <t>7,887</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>12,9823</t>
+    <t>13,1233</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,3025</t>
+    <t>17,4905</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,2606</t>
+    <t>15,4264</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,7018</t>
+    <t>14,8615</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,842</t>
+    <t>13,9924</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,4009</t>
+    <t>14,5573</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,9436</t>
+    <t>4,9973</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,7195</t>
+    <t>1,7382</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,4938</t>
+    <t>21,7273</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,3219</t>
+    <t>21,5535</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,3804</t>
+    <t>12,5149</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>