--- v2 (2026-08-01)
+++ v3 (2026-09-15)
@@ -32,1485 +32,1485 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="525">
   <si>
     <t>Sıra No</t>
   </si>
   <si>
     <t>Ülke Kodu</t>
   </si>
   <si>
     <t>Ülke Adı</t>
   </si>
   <si>
     <t>Birim Tutar (TRY)</t>
   </si>
   <si>
     <t>AD</t>
   </si>
   <si>
     <t>Andorra</t>
   </si>
   <si>
-    <t>9,6252</t>
+    <t>9,9663</t>
   </si>
   <si>
     <t>AE</t>
   </si>
   <si>
     <t>Birleşik Arap Emirlikleri</t>
   </si>
   <si>
-    <t>5,6491</t>
+    <t>5,8493</t>
   </si>
   <si>
     <t>AF</t>
   </si>
   <si>
     <t>Afganistan</t>
   </si>
   <si>
-    <t>11,2982</t>
+    <t>11,6985</t>
   </si>
   <si>
     <t>AG</t>
   </si>
   <si>
     <t>Antigua ve Barbuda</t>
   </si>
   <si>
-    <t>14,2749</t>
+    <t>14,7807</t>
   </si>
   <si>
     <t>AI</t>
   </si>
   <si>
     <t>Anguilla</t>
   </si>
   <si>
     <t>AL</t>
   </si>
   <si>
     <t>Arnavutluk</t>
   </si>
   <si>
-    <t>13,0364</t>
+    <t>13,4983</t>
   </si>
   <si>
     <t>AM</t>
   </si>
   <si>
     <t>Ermenistan</t>
   </si>
   <si>
     <t>AO</t>
   </si>
   <si>
     <t>Angora</t>
   </si>
   <si>
     <t>AR</t>
   </si>
   <si>
     <t>Arjantin</t>
   </si>
   <si>
     <t>AT</t>
   </si>
   <si>
     <t>Avusturya</t>
   </si>
   <si>
-    <t>10,6464</t>
+    <t>11,0236</t>
   </si>
   <si>
     <t>AU</t>
   </si>
   <si>
     <t>Avustralya</t>
   </si>
   <si>
-    <t>6,1271</t>
+    <t>6,3442</t>
   </si>
   <si>
     <t>AW</t>
   </si>
   <si>
     <t>Aruba</t>
   </si>
   <si>
     <t>AZ</t>
   </si>
   <si>
     <t>Azerbaycan</t>
   </si>
   <si>
-    <t>18,4682</t>
+    <t>19,1226</t>
   </si>
   <si>
     <t>BA</t>
   </si>
   <si>
     <t>Bosna Hersek</t>
   </si>
   <si>
-    <t>5,8664</t>
+    <t>6,0742</t>
   </si>
   <si>
     <t>BB</t>
   </si>
   <si>
     <t>Barbados</t>
   </si>
   <si>
-    <t>11,5155</t>
+    <t>11,9235</t>
   </si>
   <si>
     <t>BD</t>
   </si>
   <si>
     <t>Bangladeş</t>
   </si>
   <si>
     <t>BE</t>
   </si>
   <si>
     <t>Belçika</t>
   </si>
   <si>
-    <t>15,2091</t>
+    <t>15,748</t>
   </si>
   <si>
     <t>BF</t>
   </si>
   <si>
     <t>Burkina Faso</t>
   </si>
   <si>
     <t>BG</t>
   </si>
   <si>
     <t>Bulgaristan</t>
   </si>
   <si>
-    <t>8,9082</t>
+    <t>9,2238</t>
   </si>
   <si>
     <t>BH</t>
   </si>
   <si>
     <t>Bahreyn</t>
   </si>
   <si>
-    <t>3,4764</t>
+    <t>3,5996</t>
   </si>
   <si>
     <t>BI</t>
   </si>
   <si>
     <t>Burundi</t>
   </si>
   <si>
-    <t>12,2542</t>
+    <t>12,6884</t>
   </si>
   <si>
     <t>BJ</t>
   </si>
   <si>
     <t>Benin</t>
   </si>
   <si>
-    <t>13,6882</t>
+    <t>14,1732</t>
   </si>
   <si>
     <t>BM</t>
   </si>
   <si>
     <t>Bermuda</t>
   </si>
   <si>
-    <t>12,6018</t>
+    <t>13,0484</t>
   </si>
   <si>
     <t>BN</t>
   </si>
   <si>
     <t>Brunei Darussalam</t>
   </si>
   <si>
     <t>BO</t>
   </si>
   <si>
     <t>Bolivya</t>
   </si>
   <si>
-    <t>16,0782</t>
+    <t>16,6479</t>
   </si>
   <si>
     <t>BR</t>
   </si>
   <si>
     <t>Brezilya</t>
   </si>
   <si>
-    <t>3,4981</t>
+    <t>3,622</t>
   </si>
   <si>
     <t>BS</t>
   </si>
   <si>
     <t>Bahamalar</t>
   </si>
   <si>
     <t>BT</t>
   </si>
   <si>
     <t>Butan</t>
   </si>
   <si>
     <t>BW</t>
   </si>
   <si>
     <t>Botsvana</t>
   </si>
   <si>
     <t>BY</t>
   </si>
   <si>
     <t>Belarus</t>
   </si>
   <si>
-    <t>4,6714</t>
+    <t>4,8369</t>
   </si>
   <si>
     <t>BZ</t>
   </si>
   <si>
     <t>Belize</t>
   </si>
   <si>
     <t>CA</t>
   </si>
   <si>
     <t>Kanada</t>
   </si>
   <si>
     <t>CD</t>
   </si>
   <si>
     <t>Kongo Demokratik Cumhuriyeti</t>
   </si>
   <si>
-    <t>128,1912</t>
+    <t>132,7334</t>
   </si>
   <si>
     <t>CF</t>
   </si>
   <si>
     <t>Orta Afrika Cumhuriyeti</t>
   </si>
   <si>
     <t>CG</t>
   </si>
   <si>
     <t>Kongo</t>
   </si>
   <si>
-    <t>8,4737</t>
+    <t>8,7739</t>
   </si>
   <si>
     <t>CH</t>
   </si>
   <si>
     <t>İsviçre</t>
   </si>
   <si>
-    <t>8,1477</t>
+    <t>8,4364</t>
   </si>
   <si>
     <t>CI</t>
   </si>
   <si>
     <t>Fildişi Sahili</t>
   </si>
   <si>
-    <t>9,3188</t>
+    <t>9,649</t>
   </si>
   <si>
     <t>CK</t>
   </si>
   <si>
     <t>Cook Adaları</t>
   </si>
   <si>
     <t>CL</t>
   </si>
   <si>
     <t>Şili</t>
   </si>
   <si>
     <t>CM</t>
   </si>
   <si>
     <t>Kamerun</t>
   </si>
   <si>
-    <t>7,3873</t>
+    <t>7,649</t>
   </si>
   <si>
     <t>CN</t>
   </si>
   <si>
     <t>Çin</t>
   </si>
   <si>
-    <t>5,2146</t>
+    <t>5,3993</t>
   </si>
   <si>
     <t>CO</t>
   </si>
   <si>
     <t>Kolombiya</t>
   </si>
   <si>
     <t>CR</t>
   </si>
   <si>
     <t>Kosta Rika</t>
   </si>
   <si>
-    <t>6,7355</t>
+    <t>6,9741</t>
   </si>
   <si>
     <t>CU</t>
   </si>
   <si>
     <t>Küba</t>
   </si>
   <si>
-    <t>19,8153</t>
+    <t>20,5174</t>
   </si>
   <si>
     <t>CV</t>
   </si>
   <si>
     <t>Cape Verde</t>
   </si>
   <si>
     <t>CW</t>
   </si>
   <si>
     <t>Curacao</t>
   </si>
   <si>
     <t>CY</t>
   </si>
   <si>
     <t>Kıbrıs</t>
   </si>
   <si>
-    <t>3,9109</t>
+    <t>4,0495</t>
   </si>
   <si>
     <t>CZ</t>
   </si>
   <si>
     <t>Çek Cumhuriyeti</t>
   </si>
   <si>
-    <t>7,8218</t>
+    <t>8,099</t>
   </si>
   <si>
     <t>DE</t>
   </si>
   <si>
     <t>Almanya</t>
   </si>
   <si>
-    <t>13,4058</t>
+    <t>13,8808</t>
   </si>
   <si>
     <t>DJ</t>
   </si>
   <si>
     <t>Cibuti</t>
   </si>
   <si>
     <t>DK</t>
   </si>
   <si>
     <t>Danimarka</t>
   </si>
   <si>
-    <t>4,3889</t>
+    <t>4,5444</t>
   </si>
   <si>
     <t>DM</t>
   </si>
   <si>
     <t>Dominika</t>
   </si>
   <si>
     <t>DO</t>
   </si>
   <si>
     <t>Dominik Cumhuriyeti</t>
   </si>
   <si>
-    <t>8,0391</t>
+    <t>8,324</t>
   </si>
   <si>
     <t>DZ</t>
   </si>
   <si>
     <t>Cezayir</t>
   </si>
   <si>
     <t>EC</t>
   </si>
   <si>
     <t>Ekvador</t>
   </si>
   <si>
-    <t>19,12</t>
+    <t>19,7975</t>
   </si>
   <si>
     <t>EE</t>
   </si>
   <si>
     <t>Estonya</t>
   </si>
   <si>
-    <t>9,3427</t>
+    <t>9,6738</t>
   </si>
   <si>
     <t>EG</t>
   </si>
   <si>
     <t>Mısır</t>
   </si>
   <si>
-    <t>11,0809</t>
+    <t>11,4736</t>
   </si>
   <si>
     <t>ER</t>
   </si>
   <si>
     <t>Eritre</t>
   </si>
   <si>
-    <t>12,2325</t>
+    <t>12,6659</t>
   </si>
   <si>
     <t>ES</t>
   </si>
   <si>
     <t>ispanya</t>
   </si>
   <si>
-    <t>8,7561</t>
+    <t>9,0664</t>
   </si>
   <si>
     <t>ET</t>
   </si>
   <si>
     <t>Etiyopya</t>
   </si>
   <si>
     <t>FI</t>
   </si>
   <si>
     <t>Finlandiya</t>
   </si>
   <si>
-    <t>10,2118</t>
+    <t>10,5737</t>
   </si>
   <si>
     <t>FJ</t>
   </si>
   <si>
     <t>Fiji</t>
   </si>
   <si>
-    <t>19,3373</t>
+    <t>20,0225</t>
   </si>
   <si>
     <t>FK</t>
   </si>
   <si>
     <t>Falkland Adaları (Malvinas)</t>
   </si>
   <si>
-    <t>11,95</t>
+    <t>12,3735</t>
   </si>
   <si>
     <t>FM</t>
   </si>
   <si>
     <t>Mikronezya, Federe Devletleri</t>
   </si>
   <si>
     <t>FO</t>
   </si>
   <si>
     <t>Faroe Adaları</t>
   </si>
   <si>
     <t>FR</t>
   </si>
   <si>
     <t>Fransa</t>
   </si>
   <si>
-    <t>9,7773</t>
+    <t>10,1237</t>
   </si>
   <si>
     <t>GA</t>
   </si>
   <si>
     <t>Gabon</t>
   </si>
   <si>
-    <t>14,1228</t>
+    <t>14,6232</t>
   </si>
   <si>
     <t>GB</t>
   </si>
   <si>
     <t>Birleşik Krallık</t>
   </si>
   <si>
     <t>GD</t>
   </si>
   <si>
     <t>Grenada</t>
   </si>
   <si>
     <t>GE</t>
   </si>
   <si>
     <t>Gürcistan</t>
   </si>
   <si>
-    <t>14,0141</t>
+    <t>14,5107</t>
   </si>
   <si>
     <t>GH</t>
   </si>
   <si>
     <t>Gana</t>
   </si>
   <si>
     <t>GI</t>
   </si>
   <si>
     <t>Cebelitarık</t>
   </si>
   <si>
     <t>GL</t>
   </si>
   <si>
     <t>Grönland</t>
   </si>
   <si>
-    <t>2,6073</t>
+    <t>2,6997</t>
   </si>
   <si>
     <t>GM</t>
   </si>
   <si>
     <t>Gambiya</t>
   </si>
   <si>
-    <t>10,7985</t>
+    <t>11,1811</t>
   </si>
   <si>
     <t>GN</t>
   </si>
   <si>
     <t>Gine</t>
   </si>
   <si>
-    <t>17,3819</t>
+    <t>17,9978</t>
   </si>
   <si>
     <t>GP</t>
   </si>
   <si>
     <t>Guadeloupe</t>
   </si>
   <si>
-    <t>20,4237</t>
+    <t>21,1474</t>
   </si>
   <si>
     <t>GQ</t>
   </si>
   <si>
     <t>Ekvator Ginesi</t>
   </si>
   <si>
     <t>GR</t>
   </si>
   <si>
     <t>Yunanistan</t>
   </si>
   <si>
-    <t>8,6909</t>
+    <t>8,9989</t>
   </si>
   <si>
     <t>GT</t>
   </si>
   <si>
     <t>Guatemala</t>
   </si>
   <si>
     <t>GW</t>
   </si>
   <si>
     <t>Gine-Bissau</t>
   </si>
   <si>
-    <t>17,1863</t>
+    <t>17,7953</t>
   </si>
   <si>
     <t>GY</t>
   </si>
   <si>
     <t>Guyana</t>
   </si>
   <si>
     <t>HK</t>
   </si>
   <si>
     <t>Hong Kong</t>
   </si>
   <si>
     <t>HN</t>
   </si>
   <si>
     <t>Honduras</t>
   </si>
   <si>
     <t>HR</t>
   </si>
   <si>
     <t>Hırvatistan</t>
   </si>
   <si>
     <t>HT</t>
   </si>
   <si>
     <t>Haiti</t>
   </si>
   <si>
     <t>HU</t>
   </si>
   <si>
     <t>Macaristan</t>
   </si>
   <si>
-    <t>12,3846</t>
+    <t>12,8234</t>
   </si>
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Endonezya</t>
   </si>
   <si>
-    <t>6,9527</t>
+    <t>7,1991</t>
   </si>
   <si>
     <t>IE</t>
   </si>
   <si>
     <t>İrlanda</t>
   </si>
   <si>
-    <t>9,9946</t>
+    <t>10,3487</t>
   </si>
   <si>
     <t>IL</t>
   </si>
   <si>
     <t>İsrail</t>
   </si>
   <si>
     <t>IN</t>
   </si>
   <si>
     <t>Hindistan</t>
   </si>
   <si>
     <t>IQ</t>
   </si>
   <si>
     <t>Irak</t>
   </si>
   <si>
     <t>IR</t>
   </si>
   <si>
     <t>İran, İslam Cumhuriyeti</t>
   </si>
   <si>
     <t>IS</t>
   </si>
   <si>
     <t>İzlanda</t>
   </si>
   <si>
     <t>IT</t>
   </si>
   <si>
     <t>İtalya</t>
   </si>
   <si>
-    <t>8,2564</t>
+    <t>8,5489</t>
   </si>
   <si>
     <t>JM</t>
   </si>
   <si>
     <t>Jamaika</t>
   </si>
   <si>
     <t>JO</t>
   </si>
   <si>
     <t>Ürdün</t>
   </si>
   <si>
-    <t>15,6437</t>
+    <t>16,198</t>
   </si>
   <si>
     <t>JP</t>
   </si>
   <si>
     <t>Japonya</t>
   </si>
   <si>
     <t>KE</t>
   </si>
   <si>
     <t>Kenya</t>
   </si>
   <si>
     <t>KG</t>
   </si>
   <si>
     <t>Kırgızistan</t>
   </si>
   <si>
     <t>KH</t>
   </si>
   <si>
     <t>Kamboçya</t>
   </si>
   <si>
-    <t>9,0386</t>
+    <t>9,3588</t>
   </si>
   <si>
     <t>KI</t>
   </si>
   <si>
     <t>Kiribati</t>
   </si>
   <si>
-    <t>10,4943</t>
+    <t>10,8661</t>
   </si>
   <si>
     <t>KM</t>
   </si>
   <si>
     <t>Komorlar</t>
   </si>
   <si>
-    <t>9,9294</t>
+    <t>10,2812</t>
   </si>
   <si>
     <t>KN</t>
   </si>
   <si>
     <t>Saint Kitts ve Nevis</t>
   </si>
   <si>
-    <t>13,2537</t>
+    <t>13,7233</t>
   </si>
   <si>
     <t>KP</t>
   </si>
   <si>
     <t>Kore Demokratik Halk Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,1657</t>
+    <t>15,703</t>
   </si>
   <si>
     <t>KR</t>
   </si>
   <si>
     <t>Kore Cumhuriyeti</t>
   </si>
   <si>
-    <t>4,5627</t>
+    <t>4,7244</t>
   </si>
   <si>
     <t>KW</t>
   </si>
   <si>
     <t>Kuveyt</t>
   </si>
   <si>
     <t>KY</t>
   </si>
   <si>
     <t>Cayman Adaları</t>
   </si>
   <si>
     <t>LA</t>
   </si>
   <si>
     <t>Lao Halkı'nın Demokratik Cumhuriyeti</t>
   </si>
   <si>
     <t>LB</t>
   </si>
   <si>
     <t>Lübnan</t>
   </si>
   <si>
     <t>LC</t>
   </si>
   <si>
     <t>Saint Lucia</t>
   </si>
   <si>
     <t>LI</t>
   </si>
   <si>
     <t>Lihtenştayn</t>
   </si>
   <si>
     <t>LK</t>
   </si>
   <si>
     <t>Sri Lanka</t>
   </si>
   <si>
-    <t>10,4291</t>
+    <t>10,7987</t>
   </si>
   <si>
     <t>LR</t>
   </si>
   <si>
     <t>Liberya</t>
   </si>
   <si>
     <t>LS</t>
   </si>
   <si>
     <t>Lesotho</t>
   </si>
   <si>
     <t>LT</t>
   </si>
   <si>
     <t>Litvanya</t>
   </si>
   <si>
     <t>LU</t>
   </si>
   <si>
     <t>Lüksemburg</t>
   </si>
   <si>
     <t>LV</t>
   </si>
   <si>
     <t>Letonya</t>
   </si>
   <si>
-    <t>7,6046</t>
+    <t>7,874</t>
   </si>
   <si>
     <t>LY</t>
   </si>
   <si>
     <t>Libya</t>
   </si>
   <si>
     <t>MA</t>
   </si>
   <si>
     <t>Fas</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>Monako</t>
   </si>
   <si>
     <t>MD</t>
   </si>
   <si>
     <t>Moldova, Cumhuriyeti</t>
   </si>
   <si>
     <t>ME</t>
   </si>
   <si>
     <t>Karadağ</t>
   </si>
   <si>
-    <t>6,0837</t>
+    <t>6,2992</t>
   </si>
   <si>
     <t>MG</t>
   </si>
   <si>
     <t>Madagaskar</t>
   </si>
   <si>
-    <t>11,7328</t>
+    <t>12,1485</t>
   </si>
   <si>
     <t>MH</t>
   </si>
   <si>
     <t>Marşal Adaları</t>
   </si>
   <si>
     <t>MK</t>
   </si>
   <si>
     <t>Makedonya, Eski Yugoslav Cumhuriyeti</t>
   </si>
   <si>
     <t>ML</t>
   </si>
   <si>
     <t>Mali</t>
   </si>
   <si>
     <t>MM</t>
   </si>
   <si>
     <t>Myanmar</t>
   </si>
   <si>
     <t>MN</t>
   </si>
   <si>
     <t>Moğolistan</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Macao</t>
   </si>
   <si>
     <t>MQ</t>
   </si>
   <si>
     <t>Martinik</t>
   </si>
   <si>
     <t>MR</t>
   </si>
   <si>
     <t>Moritanya</t>
   </si>
   <si>
-    <t>26,0728</t>
+    <t>26,9966</t>
   </si>
   <si>
     <t>MS</t>
   </si>
   <si>
     <t>Montserrat</t>
   </si>
   <si>
     <t>MT</t>
   </si>
   <si>
     <t>Malta</t>
   </si>
   <si>
     <t>MU</t>
   </si>
   <si>
     <t>Mauritius</t>
   </si>
   <si>
-    <t>20,6844</t>
+    <t>21,4173</t>
   </si>
   <si>
     <t>MV</t>
   </si>
   <si>
     <t>Maldivler</t>
   </si>
   <si>
     <t>MW</t>
   </si>
   <si>
     <t>Malawi</t>
   </si>
   <si>
     <t>MX</t>
   </si>
   <si>
     <t>Meksika</t>
   </si>
   <si>
-    <t>5,258</t>
+    <t>5,4443</t>
   </si>
   <si>
     <t>MY</t>
   </si>
   <si>
     <t>Malezya</t>
   </si>
   <si>
     <t>MZ</t>
   </si>
   <si>
     <t>Mozambik</t>
   </si>
   <si>
     <t>NA</t>
   </si>
   <si>
     <t>Namibya</t>
   </si>
   <si>
     <t>NC</t>
   </si>
   <si>
     <t>Yeni Kaledonya</t>
   </si>
   <si>
-    <t>25,3558</t>
+    <t>26,2542</t>
   </si>
   <si>
     <t>NE</t>
   </si>
   <si>
     <t>Nijer</t>
   </si>
   <si>
     <t>NG</t>
   </si>
   <si>
     <t>Nijerya</t>
   </si>
   <si>
-    <t>3,6936</t>
+    <t>3,8245</t>
   </si>
   <si>
     <t>NI</t>
   </si>
   <si>
     <t>Nikaragua</t>
   </si>
   <si>
     <t>NL</t>
   </si>
   <si>
     <t>Hollanda</t>
   </si>
   <si>
-    <t>14,34</t>
+    <t>14,8481</t>
   </si>
   <si>
     <t>NO</t>
   </si>
   <si>
     <t>Norveç</t>
   </si>
   <si>
-    <t>8,1912</t>
+    <t>8,4814</t>
   </si>
   <si>
     <t>NP</t>
   </si>
   <si>
     <t>Nepal</t>
   </si>
   <si>
-    <t>19,5546</t>
+    <t>20,2475</t>
   </si>
   <si>
     <t>NR</t>
   </si>
   <si>
     <t>Nauru</t>
   </si>
   <si>
     <t>NZ</t>
   </si>
   <si>
     <t>Yeni Zelanda</t>
   </si>
   <si>
-    <t>14,9919</t>
+    <t>15,5231</t>
   </si>
   <si>
     <t>OM</t>
   </si>
   <si>
     <t>Umman</t>
   </si>
   <si>
-    <t>5,4318</t>
+    <t>5,6243</t>
   </si>
   <si>
     <t>PA</t>
   </si>
   <si>
     <t>Panama</t>
   </si>
   <si>
-    <t>7,17</t>
+    <t>7,4241</t>
   </si>
   <si>
     <t>PE</t>
   </si>
   <si>
     <t>Peru</t>
   </si>
   <si>
     <t>PF</t>
   </si>
   <si>
     <t>Fransız Polinezyası</t>
   </si>
   <si>
-    <t>15,7523</t>
+    <t>16,3105</t>
   </si>
   <si>
     <t>PG</t>
   </si>
   <si>
     <t>Papua Yeni Gine</t>
   </si>
   <si>
     <t>PH</t>
   </si>
   <si>
     <t>Filipinler</t>
   </si>
   <si>
     <t>PK</t>
   </si>
   <si>
     <t>Pakistan</t>
   </si>
   <si>
-    <t>4,1282</t>
+    <t>4,2745</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Polonya</t>
   </si>
   <si>
     <t>PM</t>
   </si>
   <si>
     <t>Saint Pierre ve Miquelon</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Porto Riko</t>
   </si>
   <si>
-    <t>12,8191</t>
+    <t>13,2733</t>
   </si>
   <si>
     <t>PT</t>
   </si>
   <si>
     <t>Portekiz</t>
   </si>
   <si>
     <t>PW</t>
   </si>
   <si>
     <t>Palau</t>
   </si>
   <si>
     <t>PY</t>
   </si>
   <si>
     <t>Paraguay</t>
   </si>
   <si>
     <t>QA</t>
   </si>
   <si>
     <t>Katar</t>
   </si>
   <si>
     <t>RE</t>
   </si>
   <si>
     <t>Mayotte</t>
   </si>
   <si>
-    <t>28,0282</t>
+    <t>29,0214</t>
   </si>
   <si>
     <t>RO</t>
   </si>
   <si>
     <t>Romanya</t>
   </si>
   <si>
     <t>RS</t>
   </si>
   <si>
     <t>Sırbistan</t>
   </si>
   <si>
     <t>RU</t>
   </si>
   <si>
     <t>Rusya Federasyonu</t>
   </si>
   <si>
-    <t>7,3004</t>
+    <t>7,5591</t>
   </si>
   <si>
     <t>RW</t>
   </si>
   <si>
     <t>Ruanda</t>
   </si>
   <si>
     <t>SA</t>
   </si>
   <si>
     <t>Suudi Arabistan</t>
   </si>
   <si>
     <t>SB</t>
   </si>
   <si>
     <t>Solomon Adaları</t>
   </si>
   <si>
     <t>SC</t>
   </si>
   <si>
     <t>Seyşeller</t>
   </si>
   <si>
     <t>SD</t>
   </si>
   <si>
     <t>Sudan</t>
   </si>
   <si>
-    <t>12,1673</t>
+    <t>12,5984</t>
   </si>
   <si>
     <t>SE</t>
   </si>
   <si>
     <t>İsveç</t>
   </si>
   <si>
-    <t>7,887</t>
+    <t>8,1665</t>
   </si>
   <si>
     <t>SG</t>
   </si>
   <si>
     <t>Singapur</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Slovenya</t>
   </si>
   <si>
     <t>SK</t>
   </si>
   <si>
     <t>Slovakya</t>
   </si>
   <si>
     <t>SL</t>
   </si>
   <si>
     <t>Sierra Leone</t>
   </si>
   <si>
     <t>SM</t>
   </si>
   <si>
     <t>San Marino</t>
   </si>
   <si>
-    <t>13,1233</t>
+    <t>13,5883</t>
   </si>
   <si>
     <t>SN</t>
   </si>
   <si>
     <t>Senegal</t>
   </si>
   <si>
     <t>SO</t>
   </si>
   <si>
     <t>Somali</t>
   </si>
   <si>
-    <t>17,4905</t>
+    <t>18,1102</t>
   </si>
   <si>
     <t>SR</t>
   </si>
   <si>
     <t>Surinam</t>
   </si>
   <si>
     <t>ST</t>
   </si>
   <si>
     <t>Sao Tome ve Principe</t>
   </si>
   <si>
     <t>SV</t>
   </si>
   <si>
     <t>El Salvador</t>
   </si>
   <si>
     <t>SY</t>
   </si>
   <si>
     <t>Suriye Arap Cumhuriyeti</t>
   </si>
   <si>
-    <t>15,4264</t>
+    <t>15,973</t>
   </si>
   <si>
     <t>SZ</t>
   </si>
   <si>
     <t>Svaziland</t>
   </si>
   <si>
-    <t>14,8615</t>
+    <t>15,3881</t>
   </si>
   <si>
     <t>TD</t>
   </si>
   <si>
     <t>Çad</t>
   </si>
   <si>
-    <t>13,9924</t>
+    <t>14,4882</t>
   </si>
   <si>
     <t>TG</t>
   </si>
   <si>
     <t>Togo</t>
   </si>
   <si>
     <t>TH</t>
   </si>
   <si>
     <t>Tayland</t>
   </si>
   <si>
     <t>TJ</t>
   </si>
   <si>
     <t>Tacikistan</t>
   </si>
   <si>
-    <t>14,5573</t>
+    <t>15,0731</t>
   </si>
   <si>
     <t>TL</t>
   </si>
   <si>
     <t>Timor-Leste</t>
   </si>
   <si>
     <t>TM</t>
   </si>
   <si>
     <t>Türkmenistan</t>
   </si>
   <si>
-    <t>4,9973</t>
+    <t>5,1744</t>
   </si>
   <si>
     <t>TN</t>
   </si>
   <si>
     <t>Tunus</t>
   </si>
   <si>
     <t>TO</t>
   </si>
   <si>
     <t>Tonga</t>
   </si>
   <si>
     <t>TR</t>
   </si>
   <si>
     <t>Türkiye</t>
   </si>
   <si>
-    <t>1,7382</t>
+    <t>1,7998</t>
   </si>
   <si>
     <t>TT</t>
   </si>
   <si>
     <t>Trinidad ve Tobago</t>
   </si>
   <si>
-    <t>21,7273</t>
+    <t>22,4972</t>
   </si>
   <si>
     <t>TW</t>
   </si>
   <si>
     <t>Tayvan</t>
   </si>
   <si>
     <t>TZ</t>
   </si>
   <si>
     <t>Tanzanya Birleşik Cumhuriyeti</t>
   </si>
   <si>
     <t>UA</t>
   </si>
   <si>
     <t>Ukrayna</t>
   </si>
   <si>
     <t>UG</t>
   </si>
   <si>
     <t>Uganda</t>
   </si>
@@ -1547,66 +1547,66 @@
   <si>
     <t>VG</t>
   </si>
   <si>
     <t>İngiliz Virgin Adaları</t>
   </si>
   <si>
     <t>VI</t>
   </si>
   <si>
     <t>ABD Virgin Adaları</t>
   </si>
   <si>
     <t>VN</t>
   </si>
   <si>
     <t>Viet Nam</t>
   </si>
   <si>
     <t>VU</t>
   </si>
   <si>
     <t>Vanuatu</t>
   </si>
   <si>
-    <t>21,5535</t>
+    <t>22,3172</t>
   </si>
   <si>
     <t>WS</t>
   </si>
   <si>
     <t>Samoa</t>
   </si>
   <si>
     <t>YE</t>
   </si>
   <si>
     <t>Yemen</t>
   </si>
   <si>
-    <t>12,5149</t>
+    <t>12,9584</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Güney Afrika</t>
   </si>
   <si>
     <t>ZM</t>
   </si>
   <si>
     <t>Zambiya</t>
   </si>
   <si>
     <t>ZW</t>
   </si>
   <si>
     <t>Zimbabve</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>Turks ve Caicos Adaları</t>
   </si>